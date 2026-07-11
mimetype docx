--- v0 (2025-11-22)
+++ v1 (2026-07-11)
@@ -1,191 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9212"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F66080" w14:paraId="2A83975F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="841"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A83975E" w14:textId="77777777" w:rsidR="00F66080" w:rsidRDefault="00AC33ED" w:rsidP="00AC33ED">
+          <w:p w14:paraId="2A83975E" w14:textId="768C4C8B" w:rsidR="00F66080" w:rsidRDefault="00AC33ED" w:rsidP="00AC33ED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Antrag an den </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Kontrollkästchen3"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidR="00B957DF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jugendtag  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
-                    <w:checked w:val="0"/>
+                    <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Kontrollkästchen4"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidR="00B957DF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003A37C5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
@@ -283,82 +287,84 @@
             </w:r>
             <w:r w:rsidR="00DC37BB" w:rsidRPr="00DC37BB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00DC37BB" w:rsidRPr="00DC37BB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nein-Stimmen___</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00DC37BB" w:rsidRPr="00DC37BB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DC37BB" w:rsidRPr="00DC37BB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>angenommen</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DC37BB" w:rsidRPr="00DC37BB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F030"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DC37BB">
@@ -489,113 +495,114 @@
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC37BB" w14:paraId="2A839768" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A839767" w14:textId="77777777" w:rsidR="00DC37BB" w:rsidRDefault="00DC37BB" w:rsidP="00A548C8">
+          <w:p w14:paraId="2A839767" w14:textId="698D779A" w:rsidR="00DC37BB" w:rsidRDefault="00DC37BB" w:rsidP="00A548C8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Antrag zur BVSH- </w:t>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Dropdown1"/>
-            <w:r>
+            <w:r w:rsidR="00B957DF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="-bitte auswählen-"/>
                     <w:listEntry w:val="Ehrenordnung"/>
                     <w:listEntry w:val="Finanzordnung"/>
                     <w:listEntry w:val="Gebührenkatalog"/>
                     <w:listEntry w:val="Jugendordnung"/>
                     <w:listEntry w:val="Lehrordnung"/>
                     <w:listEntry w:val="Rechtsordnung"/>
                     <w:listEntry w:val="Satzung"/>
                     <w:listEntry w:val="Schiedsrichterkatalog"/>
                     <w:listEntry w:val="Schiedsrichterordnung"/>
                     <w:listEntry w:val="Spielordnung"/>
                     <w:listEntry w:val="Strafenkatalog"/>
+                    <w:listEntry w:val="Trainerordnung"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:bookmarkStart w:id="3" w:name="Dropdown1"/>
+            <w:r w:rsidR="00B957DF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidR="00B957DF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B957DF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B957DF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  §</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -1351,128 +1358,143 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A839778" w14:textId="77777777" w:rsidR="00F66080" w:rsidRDefault="00F66080">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A839779" w14:textId="77777777" w:rsidR="00F66080" w:rsidRDefault="00F66080">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F66080" w:rsidSect="00917A35">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="1134" w:left="1417" w:header="284" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CE9599B" w14:textId="77777777" w:rsidR="00917A35" w:rsidRDefault="00917A35">
+    <w:p w14:paraId="33B786B0" w14:textId="77777777" w:rsidR="00C4210A" w:rsidRDefault="00C4210A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4367E499" w14:textId="77777777" w:rsidR="00917A35" w:rsidRDefault="00917A35">
+    <w:p w14:paraId="5C6B2009" w14:textId="77777777" w:rsidR="00C4210A" w:rsidRDefault="00C4210A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
+    <w:altName w:val="Wingdings 2"/>
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24EF4209" w14:textId="77777777" w:rsidR="008B7455" w:rsidRDefault="008B7455">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A83977F" w14:textId="77777777" w:rsidR="00D647E2" w:rsidRPr="00C535BF" w:rsidRDefault="00D647E2" w:rsidP="00D647E2">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D647E2">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">Der Antrag muss der Geschäftsstelle </w:t>
     </w:r>
     <w:r w:rsidR="00E26EF5">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>fristgerecht</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2A839780" w14:textId="77777777" w:rsidR="00D647E2" w:rsidRDefault="00D647E2" w:rsidP="00D647E2">
     <w:pPr>
@@ -1495,128 +1517,161 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>gs@bvsh.de</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="0075053B">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00D647E2">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>oder Post mit Begründung vorliegen (gem § 14 Satzung BVSH).</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2A839781" w14:textId="77777777" w:rsidR="00791EE8" w:rsidRDefault="00791EE8" w:rsidP="00D647E2">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2A839782" w14:textId="77777777" w:rsidR="00791EE8" w:rsidRPr="00791EE8" w:rsidRDefault="00791EE8" w:rsidP="00D647E2">
+  <w:p w14:paraId="2A839782" w14:textId="5D903E47" w:rsidR="00791EE8" w:rsidRPr="00791EE8" w:rsidRDefault="00791EE8" w:rsidP="00D647E2">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>FN027</w:t>
     </w:r>
     <w:r>
-      <w:t>-03-2018</w:t>
+      <w:t>-0</w:t>
+    </w:r>
+    <w:r w:rsidR="008B7455">
+      <w:t>1-2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F36BB6E" w14:textId="77777777" w:rsidR="008B7455" w:rsidRDefault="008B7455">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08D84814" w14:textId="77777777" w:rsidR="00917A35" w:rsidRDefault="00917A35">
+    <w:p w14:paraId="36469C55" w14:textId="77777777" w:rsidR="00C4210A" w:rsidRDefault="00C4210A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D8062D5" w14:textId="77777777" w:rsidR="00917A35" w:rsidRDefault="00917A35">
+    <w:p w14:paraId="5EA588EF" w14:textId="77777777" w:rsidR="00C4210A" w:rsidRDefault="00C4210A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2A83977E" w14:textId="77777777" w:rsidR="00526BD5" w:rsidRDefault="00E24C16" w:rsidP="003F2C57">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="275A61D7" w14:textId="77777777" w:rsidR="008B7455" w:rsidRDefault="008B7455">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A83977E" w14:textId="77777777" w:rsidR="00526BD5" w:rsidRDefault="00000000" w:rsidP="003F2C57">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:pict w14:anchorId="2A839783">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:459.45pt;height:69.5pt">
           <v:imagedata r:id="rId1" o:title="Briefkopf-bvsh-neu"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67D9F0F6" w14:textId="77777777" w:rsidR="008B7455" w:rsidRDefault="008B7455">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
@@ -1633,100 +1688,105 @@
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F66080"/>
     <w:rsid w:val="00026666"/>
     <w:rsid w:val="0005011C"/>
     <w:rsid w:val="000542C6"/>
+    <w:rsid w:val="00080A79"/>
     <w:rsid w:val="000C4FF3"/>
     <w:rsid w:val="00110446"/>
     <w:rsid w:val="00175293"/>
     <w:rsid w:val="001A4F73"/>
     <w:rsid w:val="001A51FF"/>
     <w:rsid w:val="00276184"/>
     <w:rsid w:val="00287CBB"/>
     <w:rsid w:val="0034007B"/>
     <w:rsid w:val="003A37C5"/>
     <w:rsid w:val="003C32D4"/>
     <w:rsid w:val="003D0C59"/>
     <w:rsid w:val="003E68E8"/>
     <w:rsid w:val="003F2C57"/>
     <w:rsid w:val="00434A49"/>
     <w:rsid w:val="004B4A84"/>
     <w:rsid w:val="00514E36"/>
     <w:rsid w:val="00526BD5"/>
     <w:rsid w:val="005D0201"/>
     <w:rsid w:val="006B51D5"/>
     <w:rsid w:val="006F12C4"/>
     <w:rsid w:val="0075053B"/>
     <w:rsid w:val="0077181D"/>
     <w:rsid w:val="00791EE8"/>
     <w:rsid w:val="00793F1E"/>
     <w:rsid w:val="00863243"/>
     <w:rsid w:val="00886F75"/>
     <w:rsid w:val="008A27DF"/>
     <w:rsid w:val="008A4648"/>
     <w:rsid w:val="008B162E"/>
+    <w:rsid w:val="008B7455"/>
     <w:rsid w:val="00917A35"/>
     <w:rsid w:val="009379C3"/>
     <w:rsid w:val="0094421E"/>
     <w:rsid w:val="00947831"/>
     <w:rsid w:val="00955B48"/>
     <w:rsid w:val="00964777"/>
     <w:rsid w:val="009A605A"/>
     <w:rsid w:val="009C28D8"/>
     <w:rsid w:val="009E3E17"/>
     <w:rsid w:val="00A01AAD"/>
     <w:rsid w:val="00A4082A"/>
     <w:rsid w:val="00A548C8"/>
     <w:rsid w:val="00A61E24"/>
     <w:rsid w:val="00A77973"/>
     <w:rsid w:val="00A820D7"/>
     <w:rsid w:val="00AC33ED"/>
     <w:rsid w:val="00AC57EF"/>
     <w:rsid w:val="00B026B6"/>
     <w:rsid w:val="00B066D7"/>
     <w:rsid w:val="00B122F4"/>
+    <w:rsid w:val="00B957DF"/>
     <w:rsid w:val="00BE370B"/>
+    <w:rsid w:val="00BE6620"/>
+    <w:rsid w:val="00C4210A"/>
     <w:rsid w:val="00C42BA0"/>
     <w:rsid w:val="00C535BF"/>
     <w:rsid w:val="00CD2F9C"/>
     <w:rsid w:val="00CE1DBD"/>
     <w:rsid w:val="00CF1939"/>
     <w:rsid w:val="00D11D6A"/>
     <w:rsid w:val="00D51AA3"/>
     <w:rsid w:val="00D647E2"/>
     <w:rsid w:val="00D701AC"/>
     <w:rsid w:val="00D7302A"/>
     <w:rsid w:val="00DC37BB"/>
     <w:rsid w:val="00DD5B11"/>
     <w:rsid w:val="00E24C16"/>
     <w:rsid w:val="00E26EF5"/>
     <w:rsid w:val="00E4677A"/>
     <w:rsid w:val="00EC0D29"/>
     <w:rsid w:val="00EF5681"/>
     <w:rsid w:val="00F237F9"/>
     <w:rsid w:val="00F66080"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -1734,51 +1794,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2A83975E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CF8C2F92-C81F-4A1B-BCFB-0FEFFD39F988}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -2111,66 +2171,66 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="006B51D5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standard"/>
     <w:semiHidden/>
     <w:rsid w:val="003F2C57"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gs@bvsh.de" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2404,85 +2464,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f9a73479-c85f-4a60-8254-b0dba5137ed2" xmlns:ns3="9e446f90-c069-4c4a-b7d0-e7c7ad741659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="792e5b8c902b0577e86f50a38a89d763" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E9CA5852E640E9418A41DEA8DD69EB1E" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="a2ebd1a3d8256aeb8fd6494c5c5c6db3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f9a73479-c85f-4a60-8254-b0dba5137ed2" xmlns:ns3="9e446f90-c069-4c4a-b7d0-e7c7ad741659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7b89d7da791052942471015a3c6059cf" ns2:_="" ns3:_="">
     <xsd:import namespace="f9a73479-c85f-4a60-8254-b0dba5137ed2"/>
     <xsd:import namespace="9e446f90-c069-4c4a-b7d0-e7c7ad741659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f9a73479-c85f-4a60-8254-b0dba5137ed2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2518,50 +2571,60 @@
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8637449e-2a05-48b2-97f5-25e250430135" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="26" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9e446f90-c069-4c4a-b7d0-e7c7ad741659" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -2661,84 +2724,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f9a73479-c85f-4a60-8254-b0dba5137ed2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="9e446f90-c069-4c4a-b7d0-e7c7ad741659" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{938696A9-DC6A-424A-823D-F948CFADB405}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{462C3485-663C-41C0-B0F7-7DC763879FB2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA59E61C-E393-4ACF-A25F-8BA0B4FDB283}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f9a73479-c85f-4a60-8254-b0dba5137ed2"/>
     <ds:schemaRef ds:uri="9e446f90-c069-4c4a-b7d0-e7c7ad741659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{938696A9-DC6A-424A-823D-F948CFADB405}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44DC8D6C-C338-40CF-8E0E-31127A60C1FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f9a73479-c85f-4a60-8254-b0dba5137ed2"/>
     <ds:schemaRef ds:uri="9e446f90-c069-4c4a-b7d0-e7c7ad741659"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>78</Words>
   <Characters>492</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>